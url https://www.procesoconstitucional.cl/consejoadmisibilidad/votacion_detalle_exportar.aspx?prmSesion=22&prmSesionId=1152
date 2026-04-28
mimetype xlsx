--- v0 (2025-10-14)
+++ v1 (2026-04-28)
@@ -73,51 +73,51 @@
   <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet73.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet74.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet75.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet76.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet77.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet78.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet79.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet80.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet81.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet82.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet83.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet84.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09df510bb8834e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfbaa62bb56643ce9adfd92667640b3c.psmdcp" Id="Rf1f4989bf2ac4310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb527707c42e24d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f52b249c0e974e19a40faad945a32b00.psmdcp" Id="R9ba3d0a032e64b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>