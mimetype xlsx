--- v1 (2026-04-28)
+++ v2 (2026-06-19)
@@ -73,51 +73,51 @@
   <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet73.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet74.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet75.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet76.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet77.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet78.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet79.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet80.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet81.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet82.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet83.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet84.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb527707c42e24d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f52b249c0e974e19a40faad945a32b00.psmdcp" Id="R9ba3d0a032e64b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb859b000267e4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9027c125e1d045bf8d9205c77afc5aa3.psmdcp" Id="R0fe65ce8c88d45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>