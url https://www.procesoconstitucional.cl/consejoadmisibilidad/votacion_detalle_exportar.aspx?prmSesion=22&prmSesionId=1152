--- v2 (2026-06-19)
+++ v3 (2026-08-05)
@@ -73,51 +73,51 @@
   <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet73.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet74.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet75.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet76.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet77.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet78.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet79.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet80.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet81.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet82.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet83.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet84.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb859b000267e4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9027c125e1d045bf8d9205c77afc5aa3.psmdcp" Id="R0fe65ce8c88d45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f5b3de22c145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3057a4f6e68e4f1aa00184e391ec08c6.psmdcp" Id="R365e42d263014726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>