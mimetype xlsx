--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -99,51 +99,51 @@
   <Override PartName="/xl/worksheets/sheet90.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet91.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet92.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet93.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet94.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet95.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet96.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet97.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet98.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet99.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet100.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet101.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet102.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet103.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet104.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet105.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet106.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet107.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet108.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet109.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet110.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60879bb57c25453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18fe7b8acbe34331892825e625730c56.psmdcp" Id="R7f55dc486ab6442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef58ca8c3694497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/347003dafd114ec98084ce901e4e35fd.psmdcp" Id="Rc2c68c8c89ba42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>