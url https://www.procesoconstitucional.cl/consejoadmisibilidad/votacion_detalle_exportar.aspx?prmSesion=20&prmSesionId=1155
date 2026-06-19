--- v4 (2026-04-29)
+++ v5 (2026-06-19)
@@ -99,51 +99,51 @@
   <Override PartName="/xl/worksheets/sheet90.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet91.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet92.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet93.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet94.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet95.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet96.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet97.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet98.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet99.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet100.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet101.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet102.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet103.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet104.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet105.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet106.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet107.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet108.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet109.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet110.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef58ca8c3694497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/347003dafd114ec98084ce901e4e35fd.psmdcp" Id="Rc2c68c8c89ba42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56adf0907ad84d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71da8a462e424a26a20ecdb9fe3c756b.psmdcp" Id="Ref55f6295a53426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>