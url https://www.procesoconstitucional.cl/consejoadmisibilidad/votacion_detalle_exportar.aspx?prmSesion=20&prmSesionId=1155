--- v5 (2026-06-19)
+++ v6 (2026-08-05)
@@ -99,51 +99,51 @@
   <Override PartName="/xl/worksheets/sheet90.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet91.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet92.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet93.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet94.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet95.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet96.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet97.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet98.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet99.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet100.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet101.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet102.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet103.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet104.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet105.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet106.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet107.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet108.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet109.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet110.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56adf0907ad84d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71da8a462e424a26a20ecdb9fe3c756b.psmdcp" Id="Ref55f6295a53426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb776dc1c68524c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5db091a5658244cca061468588fe900a.psmdcp" Id="R9cd2af1f82a34f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>