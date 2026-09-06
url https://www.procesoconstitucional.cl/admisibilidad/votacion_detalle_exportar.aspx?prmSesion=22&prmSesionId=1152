--- v0 (2026-03-10)
+++ v1 (2026-09-06)
@@ -73,51 +73,51 @@
   <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet73.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet74.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet75.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet76.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet77.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet78.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet79.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet80.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet81.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet82.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet83.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet84.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d60908e7aed4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a83c6e9e4054f05aef6f5fae2675c7d.psmdcp" Id="R189b2d9d9e7f4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb301665aab884ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acae86692bae4b03865fa77736ed51b7.psmdcp" Id="R8b2b7153d17d4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vot. N° 1" sheetId="2" r:id="rId2"/>
     <x:sheet name="Vot. N° 2" sheetId="3" r:id="rId3"/>
     <x:sheet name="Vot. N° 3" sheetId="4" r:id="rId4"/>
     <x:sheet name="Vot. N° 4" sheetId="5" r:id="rId5"/>
     <x:sheet name="Vot. N° 5" sheetId="6" r:id="rId6"/>
     <x:sheet name="Vot. N° 6" sheetId="7" r:id="rId7"/>
     <x:sheet name="Vot. N° 7" sheetId="8" r:id="rId8"/>
     <x:sheet name="Vot. N° 8" sheetId="9" r:id="rId9"/>
     <x:sheet name="Vot. N° 9" sheetId="10" r:id="rId10"/>
     <x:sheet name="Vot. N° 10" sheetId="11" r:id="rId11"/>
     <x:sheet name="Vot. N° 11" sheetId="12" r:id="rId12"/>
     <x:sheet name="Vot. N° 12" sheetId="13" r:id="rId13"/>
     <x:sheet name="Vot. N° 13" sheetId="14" r:id="rId14"/>
     <x:sheet name="Vot. N° 14" sheetId="15" r:id="rId15"/>
     <x:sheet name="Vot. N° 15" sheetId="16" r:id="rId16"/>
     <x:sheet name="Vot. N° 16" sheetId="17" r:id="rId17"/>